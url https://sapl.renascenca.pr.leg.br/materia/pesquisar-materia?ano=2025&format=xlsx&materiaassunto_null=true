--- v1 (2026-03-23)
+++ v2 (2026-05-12)
@@ -10,89 +10,89 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="784" uniqueCount="378">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="736" uniqueCount="358">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
-    <t>Indicação</t>
+    <t>Indicações</t>
   </si>
   <si>
     <t>Jonas Maria de Oliveira</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/304/indicacao_no_001-2025_ampliacao_rede_de_esgoto.doc</t>
   </si>
   <si>
     <t>Que o Executivo Municipal oficie a Sanepar, solicitando um estudo técnico para ampliação de rede de esgoto no final da rua Nilo Peçanha/ Campo Sales. Também que seja informado os valores com e sem a mão de obra.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/305/indicacao_no_002-2025_tubos_de_concreto.doc</t>
   </si>
   <si>
     <t>Que o Executivo Municipal através do setor competente verifique a possibilidade de realizar encamisamento com tubo de concreto dos poços de água superficiais na propriedade do senhor, Leomar Silva da comunidade João de Paula, e na propriedade dos senhores, João e Geni, localizado na comunidade Karl Marx II.</t>
   </si>
   <si>
     <t>306</t>
   </si>
@@ -647,51 +647,51 @@
   <si>
     <t>Venho, por meio desta, indicar ao Poder Executivo Municipal melhorias nos bueiros na comunidade do Canela, logo na entrada da comunidade, e na ponte ao final do asfalto (conforme imagens em anexo), pois as chuvas estão tirando a terra das encostas e com o passar do tempo pode danificar as mesmas.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Luana Stiz, Antônio da Rosa Trindade, Charles Werner, Marcos Antônio Valandro</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/397/indicacao_no_045-2025_torre.doc</t>
   </si>
   <si>
     <t>Venho, por meio desta, indicar a retirada da torre da antiga Telepar do centro da cidade de Renascença – PR, e/ou a realização das manutenções necessárias, diante do risco à segurança pública, bem como o acionamento do órgão responsável caso não seja competência do Município.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
-    <t>Requerimento</t>
+    <t>Requerimentos</t>
   </si>
   <si>
     <t>Luiz Carlos de Souza Vieira Lopes, Antônio da Rosa Trindade, Jonas Maria de Oliveira, Laura Southier, Luana Stiz, Marcos Antônio Valandro</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/310/requerimento_no001-025_de_diligencia_projetos.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da estrutura de cargos efetivos da Lei n.º 1.098, de 09 de dezembro de 2009 e dá outras providências</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>Ana Maria Zanini, Gilmar Schmidt, Jonas Maria de Oliveira, Laura Southier, Luiz Carlos de Souza Vieira Lopes, Marcos Antônio Valandro</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/311/requerimento_no_002-2025_pocos_assentamento_joao_de_paula.docx</t>
   </si>
   <si>
     <t>Requeremos, que o Executivo Municipal, através do setor competente, encaminhe a essa Casa de Leis informações sobre os serviços de Saneamento no Assentamento João de Paula, poços 1 e 2.</t>
   </si>
   <si>
     <t>312</t>
   </si>
@@ -1061,122 +1061,62 @@
 o	Relatório de fiscalização do município (caso exista)._x000D_
 4.	Informar se houve acompanhamento ou auditoria por parte da Prefeitura ou outro órgão de controle interno.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/392/requerimento_no_033-2025_boliche.docx</t>
   </si>
   <si>
     <t>Reitero pedido anterior do Requerimento nº009-2025, para que o Executivo Municipal através do setor competente, verifique a possibilidade de realizar uma nova licitação para a concessão do prédio público conhecido como "Boliche", bem como sua reforma e readequação para o uso da população e visitantes do município de Renascença.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>Requeiro, que a Prefeitura Municipal através do setor competente solicite providências quanto ao assoreamento do Lago Municipal Yara, que vem reduzindo significativamente sua capacidade de armazenamento e a expansão natural da água. Solicito que a Prefeitura Municipal realize estudos técnicos e adoção de medidas para conter o avanço do assoreamento. O acúmulo de sedimentos no leito do lago tem causado o avanço do assoreamento, prejudicando o equilíbrio ambiental, comprometendo a qualidade da água, reduzindo a profundidade e afetando o uso do local para lazer, pesca, turismo e demais atividades da comunidade.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>Requeremos, ouvido o Plenário, nos termos dos artigos 120, inciso I, 121 e 122, inciso I, alínea “b”, do Regimento Interno desta Casa de Leis, a tramitação em REGIME DE URGÊNCIA ESPECIAL para apreciação e votação do Projeto de Lei n.º 082/2025, de 04 de dezembro de 2025, de autoria do Poder Executivo, o qual altera dispositivos da Lei Municipal nº 1.506 de 28 de setembro de 2016, que “autorizada o Poder Executivo a proceder a Concessão da edificação destinada à exploração da atividade de bar e lanchonete junto ao Lago Municipal de Renascença, e dá outras providencias”.</t>
   </si>
   <si>
-    <t>332</t>
-[...5 lines deleted...]
-    <t>Portaria</t>
+    <t>365</t>
+  </si>
+  <si>
+    <t>AT</t>
+  </si>
+  <si>
+    <t>Atos da Presidência</t>
   </si>
   <si>
     <t>Ana Maria Zanini</t>
   </si>
   <si>
-    <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/332/portaria_no001-2025_concessao_de_ferias.pdf</t>
-[...58 lines deleted...]
-  <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/365/ato_da_presidencia_no001-2025_convoca_sessao_extraordinaria-recesso.docx</t>
   </si>
   <si>
     <t>Convoca Sessões Extraordinárias.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/366/ato_da_presidencia_no_002-2025_ponto_facultativo.docx</t>
   </si>
   <si>
     <t>Estabelece ponto facultativo no âmbito do Poder Legislativo Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/367/ato_da_presidencia_no_003-2025_ponto_facultativo.docx</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/368/ato_da_presidencia_no_004-2025_ponto_facultativo.docx</t>
@@ -1211,51 +1151,51 @@
   <si>
     <t>Convoca Sessão Extraordinária</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/398/ato_da_presidencia_no_009-2025_ponto_facultativo.docx</t>
   </si>
   <si>
     <t>Estabelece Ponto Facultativo.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/399/ato_da_presidencia_no010-2025_convoca_sessao_extraordinaria.docx</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
-    <t>Resolução</t>
+    <t>Resoluções</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/400/resolucao_no001_de_06_de_marco_de_2025.pdf</t>
   </si>
   <si>
     <t>Disciplina o uso de telefone celular durante as sessões e reuniões da Câmara Municipal de Vereadores de Renascença-PR.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>DEC</t>
   </si>
   <si>
     <t>Decretos</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/338/decreto_no001-2025_aprova_as_contas_de_responsabilidade_do_senhor_idalir_zanella.pdf</t>
   </si>
   <si>
     <t>Aprova as contas de responsabilidade do senhor Idalir João Zanella, relativas ao exercício financeiro de 2023 e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
@@ -1580,56 +1520,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/304/indicacao_no_001-2025_ampliacao_rede_de_esgoto.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/305/indicacao_no_002-2025_tubos_de_concreto.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/306/indicacao_no_003-2025_troca_de_lampadas.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/307/indicacao_no_004-2025_travessia_na_marginal.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/308/indicacao_no_005-2025_cascalho.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/309/indicacao_no_006-2025_linha_bandeirantes.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/318/indicacao_no_007-2025_estradas.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/319/indicacao_no_008-2025_placas_de_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/320/indicacao_no_009-2025_calcadas.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/323/indicacao_no_010-2025_melhorias_estradas.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/324/indicacao_no_011-2025_melhorias_estradas.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/325/indicacao_no_012-2025_placas_identificacao_interior.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/326/indicacao_no_013-2025_calcamento.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/327/indicacao_no_015-2025_barrinha.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/328/indicacao_no_016-2025_faixa_elevada.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/329/indicacao_no_017-2025_poda_de_arvores.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/330/indicacao_no_018-2025_estradas.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/339/indicacao_no_019-2025_plano_cargos.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/344/indicacao_no_020-2025_auxilio_estudantil.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/345/indicacao_no_021-2025_melhorias_nas_ruas.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/346/indicacao_no_022-2025_regularizacao_urbanista.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/347/indicacao_no_023-2025_projeto_de_estacionamento.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/348/indicacao_no_024-2025_programa_estado.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/350/requerimento_no_017-2025_der.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/351/indicacao_no_025-2025_cascalho.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/352/indicacao_no_027-2025_iluminacao.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/353/indicacao_no_028-2025_iluminacao.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/354/indicacao_no_029-2025_cascalho.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/355/indicacao_no_030-2025_lombadas.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/356/indicacao_no_031-2025_lombada.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/357/indicacao_no_032-2025_iluminacao.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/373/indicacao_no_033-2025_faixa_elevada.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/374/indicacao_no_034-2025.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/375/indicacao_no_035-2025_rota_alternativa.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/379/indicacao_no_036-2025_estacionamento_taxi.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/380/indicacao_no_037-2025_pintura_de_faixas.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/381/indicacao_no_038-2025_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/386/indicacao_no_039-2025_ciclista.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/387/indicacao_no_040-2025_lixeiras.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/388/indicacao_no_041-2025_salarios_servidoras.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/389/indicacao_no_042-2025_vida_ativa-_idosos.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/395/indicacao_no_043-2025_wi-fi.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/396/indicacao_no_044-2025_melhoria_bueiros.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/397/indicacao_no_045-2025_torre.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/310/requerimento_no001-025_de_diligencia_projetos.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/311/requerimento_no_002-2025_pocos_assentamento_joao_de_paula.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/312/requerimento_no_003-2025_verba_leandre.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/313/requerimento_no_004-2025_pontos_de_onibus.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/314/requerimento_no_005-2025_trabalhadores_tercerizados.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/315/requerimento_no_006-2025_viaja_mais_60_parana.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/316/requerimento_no_007-2025_cargos.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/317/requerimento_no_008-2025_cras.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/321/requerimento_no_009-2025_boliche.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/322/requerimento_no_010-2025_lanchonete_lago.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/331/requerimento_no_011-2025_escolinha.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/341/requerimento_no_013-2025_adiamento_de_votacao.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/342/requerimento_no_014-2025_auxilio_transp..docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/343/requerimento_no_015-2025_correios.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/349/requerimento_no_016-2025_criterios_casas_populares.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/358/requerimento_no_017-2025_der.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/359/requerimento_no_018-2025_banheiro-campo.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/360/requerimento_019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/361/requerimento_no_020-2025_convoca_secretario_tribuna.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/362/requerimento_no_021-2025_telefonista.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/363/requerimento_no_022-2025_licitacao.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/364/requerimento_no_023-2025_limpeza_bairro_rufatto.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/376/requerimento_no_024-2025_relatorios_financeiros.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/377/requerimento_no_025-2025_licitacao_transporte.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/378/requerimento_no_026-2025_viaja_mais_60.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/382/requerimento_no_027-2025.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/383/requerimento_no_028-2025_iptu.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/384/requerimento_no_029-2025projeto_reforma_lago.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/385/requerimento_no_030-2025_contrato_reforma_escola.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/390/requerimento_no_31-2025_urgencia_especial_1.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/391/requerimento_no_032-2025_futsal.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/392/requerimento_no_033-2025_boliche.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/332/portaria_no001-2025_concessao_de_ferias.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/333/portaria_no002-2025_nomeia_membros_comissoes.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/334/portaria_no003-2025_nomeia_ouvidor-geral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/335/portaria_no004-2025_nomeia_agente_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/336/portaria_no005-2025_dispoe_sobre_nomeacao_de_fiscal_de_contratos.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/337/portaria_no006-2025_nomeia_membro_da_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/365/ato_da_presidencia_no001-2025_convoca_sessao_extraordinaria-recesso.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/366/ato_da_presidencia_no_002-2025_ponto_facultativo.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/367/ato_da_presidencia_no_003-2025_ponto_facultativo.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/368/ato_da_presidencia_no_004-2025_ponto_facultativo.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/369/ato_da_presidencia_no005-2025_convoca_sessao_extraordinaria.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/370/ato_da_presidencia_no006-2025_convoca_sessao_extraordinaria.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/371/ato_da_presidencia_no_007-2025_ponto_facultativo.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/372/ato_da_presidencia_no008-2025_convoca_sessao_extraordinaria.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/398/ato_da_presidencia_no_009-2025_ponto_facultativo.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/399/ato_da_presidencia_no010-2025_convoca_sessao_extraordinaria.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/400/resolucao_no001_de_06_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/338/decreto_no001-2025_aprova_as_contas_de_responsabilidade_do_senhor_idalir_zanella.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/304/indicacao_no_001-2025_ampliacao_rede_de_esgoto.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/305/indicacao_no_002-2025_tubos_de_concreto.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/306/indicacao_no_003-2025_troca_de_lampadas.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/307/indicacao_no_004-2025_travessia_na_marginal.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/308/indicacao_no_005-2025_cascalho.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/309/indicacao_no_006-2025_linha_bandeirantes.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/318/indicacao_no_007-2025_estradas.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/319/indicacao_no_008-2025_placas_de_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/320/indicacao_no_009-2025_calcadas.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/323/indicacao_no_010-2025_melhorias_estradas.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/324/indicacao_no_011-2025_melhorias_estradas.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/325/indicacao_no_012-2025_placas_identificacao_interior.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/326/indicacao_no_013-2025_calcamento.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/327/indicacao_no_015-2025_barrinha.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/328/indicacao_no_016-2025_faixa_elevada.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/329/indicacao_no_017-2025_poda_de_arvores.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/330/indicacao_no_018-2025_estradas.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/339/indicacao_no_019-2025_plano_cargos.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/344/indicacao_no_020-2025_auxilio_estudantil.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/345/indicacao_no_021-2025_melhorias_nas_ruas.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/346/indicacao_no_022-2025_regularizacao_urbanista.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/347/indicacao_no_023-2025_projeto_de_estacionamento.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/348/indicacao_no_024-2025_programa_estado.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/350/requerimento_no_017-2025_der.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/351/indicacao_no_025-2025_cascalho.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/352/indicacao_no_027-2025_iluminacao.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/353/indicacao_no_028-2025_iluminacao.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/354/indicacao_no_029-2025_cascalho.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/355/indicacao_no_030-2025_lombadas.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/356/indicacao_no_031-2025_lombada.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/357/indicacao_no_032-2025_iluminacao.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/373/indicacao_no_033-2025_faixa_elevada.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/374/indicacao_no_034-2025.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/375/indicacao_no_035-2025_rota_alternativa.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/379/indicacao_no_036-2025_estacionamento_taxi.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/380/indicacao_no_037-2025_pintura_de_faixas.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/381/indicacao_no_038-2025_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/386/indicacao_no_039-2025_ciclista.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/387/indicacao_no_040-2025_lixeiras.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/388/indicacao_no_041-2025_salarios_servidoras.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/389/indicacao_no_042-2025_vida_ativa-_idosos.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/395/indicacao_no_043-2025_wi-fi.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/396/indicacao_no_044-2025_melhoria_bueiros.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/397/indicacao_no_045-2025_torre.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/310/requerimento_no001-025_de_diligencia_projetos.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/311/requerimento_no_002-2025_pocos_assentamento_joao_de_paula.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/312/requerimento_no_003-2025_verba_leandre.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/313/requerimento_no_004-2025_pontos_de_onibus.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/314/requerimento_no_005-2025_trabalhadores_tercerizados.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/315/requerimento_no_006-2025_viaja_mais_60_parana.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/316/requerimento_no_007-2025_cargos.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/317/requerimento_no_008-2025_cras.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/321/requerimento_no_009-2025_boliche.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/322/requerimento_no_010-2025_lanchonete_lago.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/331/requerimento_no_011-2025_escolinha.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/341/requerimento_no_013-2025_adiamento_de_votacao.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/342/requerimento_no_014-2025_auxilio_transp..docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/343/requerimento_no_015-2025_correios.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/349/requerimento_no_016-2025_criterios_casas_populares.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/358/requerimento_no_017-2025_der.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/359/requerimento_no_018-2025_banheiro-campo.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/360/requerimento_019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/361/requerimento_no_020-2025_convoca_secretario_tribuna.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/362/requerimento_no_021-2025_telefonista.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/363/requerimento_no_022-2025_licitacao.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/364/requerimento_no_023-2025_limpeza_bairro_rufatto.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/376/requerimento_no_024-2025_relatorios_financeiros.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/377/requerimento_no_025-2025_licitacao_transporte.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/378/requerimento_no_026-2025_viaja_mais_60.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/382/requerimento_no_027-2025.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/383/requerimento_no_028-2025_iptu.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/384/requerimento_no_029-2025projeto_reforma_lago.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/385/requerimento_no_030-2025_contrato_reforma_escola.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/390/requerimento_no_31-2025_urgencia_especial_1.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/391/requerimento_no_032-2025_futsal.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/392/requerimento_no_033-2025_boliche.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/365/ato_da_presidencia_no001-2025_convoca_sessao_extraordinaria-recesso.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/366/ato_da_presidencia_no_002-2025_ponto_facultativo.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/367/ato_da_presidencia_no_003-2025_ponto_facultativo.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/368/ato_da_presidencia_no_004-2025_ponto_facultativo.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/369/ato_da_presidencia_no005-2025_convoca_sessao_extraordinaria.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/370/ato_da_presidencia_no006-2025_convoca_sessao_extraordinaria.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/371/ato_da_presidencia_no_007-2025_ponto_facultativo.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/372/ato_da_presidencia_no008-2025_convoca_sessao_extraordinaria.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/398/ato_da_presidencia_no_009-2025_ponto_facultativo.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/399/ato_da_presidencia_no010-2025_convoca_sessao_extraordinaria.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/400/resolucao_no001_de_06_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2025/338/decreto_no001-2025_aprova_as_contas_de_responsabilidade_do_senhor_idalir_zanella.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H98"/>
+  <dimension ref="A1:H92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="166.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="153.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -3756,441 +3696,285 @@
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
         <v>329</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
         <v>21</v>
       </c>
       <c r="D83" t="s">
         <v>321</v>
       </c>
       <c r="E83" t="s">
         <v>322</v>
       </c>
       <c r="F83" t="s">
         <v>323</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>330</v>
       </c>
       <c r="H83" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
         <v>26</v>
       </c>
       <c r="D84" t="s">
         <v>321</v>
       </c>
       <c r="E84" t="s">
         <v>322</v>
       </c>
       <c r="F84" t="s">
         <v>323</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="H84" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
         <v>31</v>
       </c>
       <c r="D85" t="s">
         <v>321</v>
       </c>
       <c r="E85" t="s">
         <v>322</v>
       </c>
       <c r="F85" t="s">
         <v>323</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="H85" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
         <v>35</v>
       </c>
       <c r="D86" t="s">
         <v>321</v>
       </c>
       <c r="E86" t="s">
         <v>322</v>
       </c>
       <c r="F86" t="s">
         <v>323</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="H86" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="D87" t="s">
-        <v>342</v>
+        <v>321</v>
       </c>
       <c r="E87" t="s">
-        <v>343</v>
+        <v>322</v>
       </c>
       <c r="F87" t="s">
         <v>323</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="H87" t="s">
-        <v>345</v>
+        <v>328</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="D88" t="s">
-        <v>342</v>
+        <v>321</v>
       </c>
       <c r="E88" t="s">
-        <v>343</v>
+        <v>322</v>
       </c>
       <c r="F88" t="s">
         <v>323</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
       <c r="H88" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="D89" t="s">
-        <v>342</v>
+        <v>321</v>
       </c>
       <c r="E89" t="s">
-        <v>343</v>
+        <v>322</v>
       </c>
       <c r="F89" t="s">
         <v>323</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
       <c r="H89" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="D90" t="s">
-        <v>342</v>
+        <v>321</v>
       </c>
       <c r="E90" t="s">
-        <v>343</v>
+        <v>322</v>
       </c>
       <c r="F90" t="s">
         <v>323</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="H90" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D91" t="s">
-        <v>342</v>
+        <v>349</v>
       </c>
       <c r="E91" t="s">
-        <v>343</v>
+        <v>350</v>
       </c>
       <c r="F91" t="s">
         <v>323</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="H91" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D92" t="s">
-        <v>342</v>
+        <v>354</v>
       </c>
       <c r="E92" t="s">
-        <v>343</v>
+        <v>355</v>
       </c>
       <c r="F92" t="s">
         <v>323</v>
       </c>
       <c r="G92" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="H92" t="s">
         <v>357</v>
-      </c>
-[...157 lines deleted...]
-        <v>377</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4242,56 +4026,50 @@
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
-    <hyperlink ref="G93" r:id="rId92"/>
-[...4 lines deleted...]
-    <hyperlink ref="G98" r:id="rId97"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>