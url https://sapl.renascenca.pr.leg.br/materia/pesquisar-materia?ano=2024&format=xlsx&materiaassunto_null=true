--- v1 (2026-03-23)
+++ v2 (2026-05-12)
@@ -10,89 +10,89 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="496" uniqueCount="241">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="448" uniqueCount="222">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
-    <t>Indicação</t>
+    <t>Indicações</t>
   </si>
   <si>
     <t>Fabieli Manfredi, Adão Petriz de Oliveira, Everson Antônio Tedesco, Gilmar Schmidt, Jonas Maria de Oliveira, Marcos Antônio Valandro, Míria Beatriz Cozer Manfredi</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/247/indicacao_no_001-2024_conserto_ruas.doc</t>
   </si>
   <si>
     <t>Que o Executivo Municipal através do setor competente verifique a possibilidade de intervenção buscando a prevenção de acidentes na esquina entre as Ruas Wenceslau Braz e Prudente de Morais.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Everson Antônio Tedesco, Adão Petriz de Oliveira, Fabieli Manfredi, Gilmar Schmidt, Jonas Maria de Oliveira, Marcos Antônio Valandro, Míria Beatriz Cozer Manfredi</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/248/indicacao_no_002-2024_camera_seguranca.doc</t>
   </si>
   <si>
     <t>Que o Executivo Municipal através do setor competente verifique a possibilidade de instalação de uma câmera de segurança acoplada no ultimo poste da Avenida Castelo Branco.</t>
   </si>
@@ -243,51 +243,51 @@
   <si>
     <t>Que o Executivo Municipal através do setor competente verifique a possibilidade da colocação de uma placa na Linha XV de Novembro, logo na entrada onde dá acesso aos assentamentos, com nomes indicando o caminho e a distância de cada localidade.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Adão Petriz de Oliveira, Everson Antônio Tedesco, Gilmar Schmidt, Marcos Antônio Valandro</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/299/indicacao_no_013-2024_vigas_santana.doc</t>
   </si>
   <si>
     <t>Que o Executivo Municipal através do setor competente verifique a possibilidade da colocação de vigas para aumentar a dimensão da ponte na Linha Santana.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
-    <t>Requerimento</t>
+    <t>Requerimentos</t>
   </si>
   <si>
     <t>Luiz Carlos de Souza Vieira Lopes, Adão Petriz de Oliveira, Everson Antônio Tedesco, Fabieli Manfredi, Gilmar Schmidt, Jonas Maria de Oliveira, Marcos Antônio Valandro, Míria Beatriz Cozer Manfredi, Vanderson Rodrigo Zanini</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/235/requerimento_no_001-2024_informacoes_sobre_licitacao.docx</t>
   </si>
   <si>
     <t>Requeremos, que o Executivo Municipal através do setor competente, encaminhe a está casa de leis, informações sobre o andamento da licitação que consiste na Reforma do prédio do Centro de Referência de Assistência Social - CRAS - Valor destinado pelas Emendas Impositivas.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>Marcos Antônio Valandro</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/254/requerimento_no_003-2023_sanepar.docx</t>
   </si>
   <si>
     <t>Requeiro, que a SANEPAR – Companhia de Saneamento do Paraná, unidade de Renascença/ PR, esclareça alguns questionamentos sobre falta de água no município, especialmente no Bairro Zanella. Outra dúvida constante é o valor da fatura que muitas vezes não corresponde ao que foi gasto.</t>
   </si>
   <si>
     <t>269</t>
   </si>
@@ -405,205 +405,147 @@
   <si>
     <t>Requeiro, que o Executivo Municipal, através do setor competente, realize reparos na iluminação pública na Linha Canela.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Luiz Carlos de Souza Vieira Lopes</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/300/requerimento_no_015-2024_calcario.docx</t>
   </si>
   <si>
     <t>Requeiro, que o Executivo Municipal, através do setor competente, encaminhe à essa casa de Leis informações sobre a Lei vigente no município no que se refere a distribuição de calcário.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária</t>
+    <t>Projetos de Lei do Legislativo</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/245/projeto_de_lei_do_legislativo_no_001-2024_recomposicao_subsidios_agentes_politicos.docx</t>
   </si>
   <si>
     <t>Concede recomposição inflacionária nos subsídios dos agentes políticos do Município de Renascença, Estado do Paraná.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/246/projeto_de_lei_do_legislativo_no_02-2024_recomposicao_saltarial_servidores_legisaltivo.docx</t>
   </si>
   <si>
     <t>Concede recomposição inflacionária aos servidores efetivos e comissionados do Poder Legislativo de Renascença-PR e dá outras providências.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/257/projeto_de_lei_do_legislativo_no_003-2024_institui_a_semana_municipal_de_conscientizacao_do_transtorno_do_espectro_autista.docx</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Conscientização do Transtorno do Espectro Autista, no Município de Renascença e dá outras providências.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/274/projeto_de_lei_do_legislativo_no_004-2024_termo_de_cooperacao_tecnica.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o Termo de Cooperação Técnica que entre si celebram o Poder Legislativo e o Poder Executivo do Município de Renascença-Pr, visando à cessão de servidores e da equipe e estrutura de Licitação do Poder Executivo Municipal no que concerne à realização de procedimento licitatório com fulcro na Lei nº 14.133/2021 e estabelece outras providências.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/291/projeto_de_lei_do_legislativo_no_005-2024_subsidios_prefeito_vice_e_secretarios.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o Subsídio do Prefeito, Vice-Prefeito e dos Secretários Municipais do Município de Renascença para a Legislatura 2025 a 2028.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
-    <t>Projeto de Lei Complementar</t>
+    <t>Projetos de Lei Complementar</t>
   </si>
   <si>
     <t>Everson Antônio Tedesco</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/273/projeto_de_lei_complementar_no001-2024-_drogas_ilicitas.docx</t>
   </si>
   <si>
     <t>Estabelece regras de policia administrativa para o combate ao uso de drogas ilícitas no município de Renascença.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
-    <t>Projeto de Decreto do Legislativo</t>
+    <t>Projetos de Decreto do Legislativo</t>
   </si>
   <si>
     <t>Marcos Antônio Valandro, Everson Antônio Tedesco, Jonas Maria de Oliveira</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/292/projeto_de_decreto_legislativo_n_01-2024_prestacao_de_contas_2022_e_parecer.docx</t>
   </si>
   <si>
     <t>(AUTORIA: COMISSÃO DE FINANÇAS E ORÇAMENTO, composta pelos vereadores Marcos Antônio Valandro - Presidente, Everson Antônio Tedesco – Vice-Presidente e Jonas Maria de Oliveira- Secretário)._x000D_
 _x000D_
 _x000D_
 Aprova as contas de responsabilidade do Prefeito Municipal, Senhor Idalir João Zanella, relativas ao exercício financeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
-    <t>Projeto de Resolução</t>
+    <t>Projetos de Resolução</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/243/projeto_de_resolucao_n_01-2024_recomposicao_subsidios_vereadores.docx</t>
   </si>
   <si>
     <t>Concede recomposição inflacionária dos subsídios do Presidente e dos Vereadores da Câmara Municipal de Renascença, Estado do Paraná e dá outras providências.</t>
-  </si>
-[...56 lines deleted...]
-    <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/259/portaria_no_006-2024_diaria_igo.doc</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Atos da Presidência</t>
   </si>
   <si>
     <t>Estabelece ponto facultativo no âmbito do Poder Legislativo Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/237/ato_da_presidencia_no_002-2024_convocasessao_extraordinaria.docx</t>
   </si>
   <si>
     <t>Convoca Sessão Extraordinária</t>
   </si>
   <si>
     <t>238</t>
   </si>
@@ -708,51 +650,51 @@
   </si>
   <si>
     <t>Art. 1° Estabelece recesso funcional no âmbito da Câmara Municipal de Renascença no período compreendido do dia 23 de dezembro de 2024 a 03 de janeiro de 2025.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/303/ato_da_presidencia_no_016-2024_convocasessao_extraordinaria.docx</t>
   </si>
   <si>
     <t>Art. 1º - Ficam os nobres Vereadores convocados para a Sessão Extraordinária a realizar-se no dia 10 de dezembro de 2024, logo após o encerramento da 45ª Sessão Ordinária de 2024, com finalidade de deliberar o seguinte: _x000D_
 I - Projeto de Lei do Executivo Municipal nº041, de 02 de dezembro de 2024, que autoriza a Concessão de Direito Real de Uso à título gratuito de áreas de imóveis urbanos à Companhia de Saneamento do Paraná- SANEPAR e da outras providências._x000D_
 II - Projeto de Lei do Legislativo nº006, de 26 de novembro de 2024, que declara de Utilidade Pública a Associação de Pais de Autistas de Renascença-PR APAAR e da outras providências.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
-    <t>Resolução</t>
+    <t>Resoluções</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/244/resolucao_n_01-2024_recomposicao_subsidios_vereadores.docx</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/271/resolucao_no002-2024_regulamenta_lei_federal_14.129-2021..pdf</t>
   </si>
   <si>
     <t>Regulamenta a aplicação da Lei Federal nº14.129/2021 e institui o Programa Governo Digital no âmbito do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/279/resolucao_n_003-2024_fixa_subsidios_dos_vereadores.docx</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Vereadores e do Presidente da Câmara do Município de Renascença para a Legislatura de 2025 a 2028.</t>
   </si>
   <si>
     <t>280</t>
   </si>
@@ -1086,56 +1028,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/247/indicacao_no_001-2024_conserto_ruas.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/248/indicacao_no_002-2024_camera_seguranca.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/249/indicacao_no_003-2024_banheiro_campo_sintetico.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/250/indicacao_no_004-2024_lombadas_ruas.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/251/indicacao_no_005-2024_bueiros.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/267/indicacao_no_006-2024_pescaria_lago.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/282/indicacao_no_007-2024_festividades.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/283/indicacao_no_008-2024_carros_antigos.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/284/indicacao_no_009-2024_campanhas_educativas.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/290/indicacao_no_010-2024_linha_sta_izabel.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/293/indicacao_no_011-2024_atividade_fisica_interior.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/294/indicacao_no_012-2024_placa.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/299/indicacao_no_013-2024_vigas_santana.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/235/requerimento_no_001-2024_informacoes_sobre_licitacao.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/254/requerimento_no_003-2023_sanepar.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/269/requerimento_no_004-2023_lanchonete_lago.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/275/requerimento_no_005-2023_diagnostico_tea.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/276/requerimento_no_006-2024_informacoes_sobre_licitacao.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/277/requerimento_no_007-2024_der.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/278/requerimento_no_008-2024_pocos_artesianos.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/285/requerimento_no_010-2024_lixeira.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/287/requerimento_no_012-2024_maus_tratos_de_animais.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/296/requerimento_no_013-2024_barranco_bairo_cristo_rei.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/298/requerimento_no_014-2024_iluminacao_canela.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/300/requerimento_no_015-2024_calcario.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/245/projeto_de_lei_do_legislativo_no_001-2024_recomposicao_subsidios_agentes_politicos.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/246/projeto_de_lei_do_legislativo_no_02-2024_recomposicao_saltarial_servidores_legisaltivo.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/257/projeto_de_lei_do_legislativo_no_003-2024_institui_a_semana_municipal_de_conscientizacao_do_transtorno_do_espectro_autista.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/274/projeto_de_lei_do_legislativo_no_004-2024_termo_de_cooperacao_tecnica.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/291/projeto_de_lei_do_legislativo_no_005-2024_subsidios_prefeito_vice_e_secretarios.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/273/projeto_de_lei_complementar_no001-2024-_drogas_ilicitas.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/292/projeto_de_decreto_legislativo_n_01-2024_prestacao_de_contas_2022_e_parecer.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/243/projeto_de_resolucao_n_01-2024_recomposicao_subsidios_vereadores.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/240/portaria_no_001-2024_nomeia_comissoes_permanentes.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/241/portaria_no_002-2024_ouvidoria.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/242/portaria_no_003-2024_agente_de_contratacao.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/252/portaria_no_004-2024_fiscal_de_contrato.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/258/portaria_no_005-2024_diaria_aline.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/259/portaria_no_006-2024_diaria_igo.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/237/ato_da_presidencia_no_002-2024_convocasessao_extraordinaria.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/238/ato_da_presidencia_no_003-2024_tabelas.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/239/ato_da_presidencia_no_004-2024_reajusta_os_valores_da_gratificacao_gpefapen.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/253/ato_da_presidencia_no_005-2024_ponto_facultativo.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/255/ato_da_presidencia_no_006-2024_convocasessao_extraordinaria.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/256/ato_da_presidencia_no_007-2024_convocasessao_extraordinaria_retificacao.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/268/ato_da_presidencia_no_008-2024_convocasessao_extraordinaria.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/270/ato_da_presidencia_no009-2024_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/272/ato_da_presidencia_no_010-2024_prestacao_contas.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/295/ato_da_presidencia_no012-2024_convoca_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/297/ato_da_presidencia_no_013-2024_ponto_facultativo.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/301/ato_da_presidencia_no_014-2024_sessao_solene.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/302/ato_da_presidencia_no_015-2024_recesso_administrativo.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/303/ato_da_presidencia_no_016-2024_convocasessao_extraordinaria.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/244/resolucao_n_01-2024_recomposicao_subsidios_vereadores.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/271/resolucao_no002-2024_regulamenta_lei_federal_14.129-2021..pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/279/resolucao_n_003-2024_fixa_subsidios_dos_vereadores.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/280/resolucao_004-2024_fixa_subsidios_dos_vereadores_revoga_003.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/247/indicacao_no_001-2024_conserto_ruas.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/248/indicacao_no_002-2024_camera_seguranca.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/249/indicacao_no_003-2024_banheiro_campo_sintetico.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/250/indicacao_no_004-2024_lombadas_ruas.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/251/indicacao_no_005-2024_bueiros.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/267/indicacao_no_006-2024_pescaria_lago.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/282/indicacao_no_007-2024_festividades.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/283/indicacao_no_008-2024_carros_antigos.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/284/indicacao_no_009-2024_campanhas_educativas.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/290/indicacao_no_010-2024_linha_sta_izabel.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/293/indicacao_no_011-2024_atividade_fisica_interior.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/294/indicacao_no_012-2024_placa.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/299/indicacao_no_013-2024_vigas_santana.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/235/requerimento_no_001-2024_informacoes_sobre_licitacao.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/254/requerimento_no_003-2023_sanepar.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/269/requerimento_no_004-2023_lanchonete_lago.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/275/requerimento_no_005-2023_diagnostico_tea.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/276/requerimento_no_006-2024_informacoes_sobre_licitacao.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/277/requerimento_no_007-2024_der.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/278/requerimento_no_008-2024_pocos_artesianos.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/285/requerimento_no_010-2024_lixeira.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/287/requerimento_no_012-2024_maus_tratos_de_animais.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/296/requerimento_no_013-2024_barranco_bairo_cristo_rei.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/298/requerimento_no_014-2024_iluminacao_canela.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/300/requerimento_no_015-2024_calcario.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/245/projeto_de_lei_do_legislativo_no_001-2024_recomposicao_subsidios_agentes_politicos.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/246/projeto_de_lei_do_legislativo_no_02-2024_recomposicao_saltarial_servidores_legisaltivo.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/257/projeto_de_lei_do_legislativo_no_003-2024_institui_a_semana_municipal_de_conscientizacao_do_transtorno_do_espectro_autista.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/274/projeto_de_lei_do_legislativo_no_004-2024_termo_de_cooperacao_tecnica.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/291/projeto_de_lei_do_legislativo_no_005-2024_subsidios_prefeito_vice_e_secretarios.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/273/projeto_de_lei_complementar_no001-2024-_drogas_ilicitas.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/292/projeto_de_decreto_legislativo_n_01-2024_prestacao_de_contas_2022_e_parecer.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/243/projeto_de_resolucao_n_01-2024_recomposicao_subsidios_vereadores.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/237/ato_da_presidencia_no_002-2024_convocasessao_extraordinaria.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/238/ato_da_presidencia_no_003-2024_tabelas.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/239/ato_da_presidencia_no_004-2024_reajusta_os_valores_da_gratificacao_gpefapen.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/253/ato_da_presidencia_no_005-2024_ponto_facultativo.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/255/ato_da_presidencia_no_006-2024_convocasessao_extraordinaria.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/256/ato_da_presidencia_no_007-2024_convocasessao_extraordinaria_retificacao.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/268/ato_da_presidencia_no_008-2024_convocasessao_extraordinaria.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/270/ato_da_presidencia_no009-2024_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/272/ato_da_presidencia_no_010-2024_prestacao_contas.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/295/ato_da_presidencia_no012-2024_convoca_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/297/ato_da_presidencia_no_013-2024_ponto_facultativo.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/301/ato_da_presidencia_no_014-2024_sessao_solene.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/302/ato_da_presidencia_no_015-2024_recesso_administrativo.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/303/ato_da_presidencia_no_016-2024_convocasessao_extraordinaria.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/244/resolucao_n_01-2024_recomposicao_subsidios_vereadores.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/271/resolucao_no002-2024_regulamenta_lei_federal_14.129-2021..pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/279/resolucao_n_003-2024_fixa_subsidios_dos_vereadores.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2024/280/resolucao_004-2024_fixa_subsidios_dos_vereadores_revoga_003.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H62"/>
+  <dimension ref="A1:H56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="199.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="193.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -2063,704 +2005,548 @@
       </c>
       <c r="H36" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>163</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
         <v>10</v>
       </c>
       <c r="D37" t="s">
         <v>164</v>
       </c>
       <c r="E37" t="s">
         <v>165</v>
       </c>
       <c r="F37" t="s">
         <v>126</v>
       </c>
       <c r="G37" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H37" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
         <v>17</v>
       </c>
       <c r="D38" t="s">
         <v>164</v>
       </c>
       <c r="E38" t="s">
         <v>165</v>
       </c>
       <c r="F38" t="s">
         <v>126</v>
       </c>
       <c r="G38" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="H38" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
         <v>22</v>
       </c>
       <c r="D39" t="s">
         <v>164</v>
       </c>
       <c r="E39" t="s">
         <v>165</v>
       </c>
       <c r="F39" t="s">
         <v>126</v>
       </c>
       <c r="G39" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H39" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
         <v>27</v>
       </c>
       <c r="D40" t="s">
         <v>164</v>
       </c>
       <c r="E40" t="s">
         <v>165</v>
       </c>
       <c r="F40" t="s">
         <v>126</v>
       </c>
       <c r="G40" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H40" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
         <v>32</v>
       </c>
       <c r="D41" t="s">
         <v>164</v>
       </c>
       <c r="E41" t="s">
         <v>165</v>
       </c>
       <c r="F41" t="s">
         <v>126</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="H41" t="s">
-        <v>179</v>
+        <v>166</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
         <v>36</v>
       </c>
       <c r="D42" t="s">
         <v>164</v>
       </c>
       <c r="E42" t="s">
         <v>165</v>
       </c>
       <c r="F42" t="s">
         <v>126</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="H42" t="s">
-        <v>179</v>
+        <v>169</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="D43" t="s">
-        <v>183</v>
+        <v>164</v>
       </c>
       <c r="E43" t="s">
-        <v>184</v>
+        <v>165</v>
       </c>
       <c r="F43" t="s">
         <v>126</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>106</v>
+        <v>181</v>
       </c>
       <c r="H43" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>17</v>
+        <v>46</v>
       </c>
       <c r="D44" t="s">
-        <v>183</v>
+        <v>164</v>
       </c>
       <c r="E44" t="s">
-        <v>184</v>
+        <v>165</v>
       </c>
       <c r="F44" t="s">
         <v>126</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="H44" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="D45" t="s">
-        <v>183</v>
+        <v>164</v>
       </c>
       <c r="E45" t="s">
-        <v>184</v>
+        <v>165</v>
       </c>
       <c r="F45" t="s">
         <v>126</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="H45" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>27</v>
+        <v>56</v>
       </c>
       <c r="D46" t="s">
-        <v>183</v>
+        <v>164</v>
       </c>
       <c r="E46" t="s">
-        <v>184</v>
+        <v>165</v>
       </c>
       <c r="F46" t="s">
         <v>126</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="H46" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="D47" t="s">
-        <v>183</v>
+        <v>164</v>
       </c>
       <c r="E47" t="s">
-        <v>184</v>
+        <v>165</v>
       </c>
       <c r="F47" t="s">
-        <v>126</v>
+        <v>105</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>196</v>
+        <v>106</v>
       </c>
       <c r="H47" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>36</v>
+        <v>66</v>
       </c>
       <c r="D48" t="s">
-        <v>183</v>
+        <v>164</v>
       </c>
       <c r="E48" t="s">
-        <v>184</v>
+        <v>165</v>
       </c>
       <c r="F48" t="s">
         <v>126</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="H48" t="s">
-        <v>188</v>
+        <v>169</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>41</v>
+        <v>71</v>
       </c>
       <c r="D49" t="s">
-        <v>183</v>
+        <v>164</v>
       </c>
       <c r="E49" t="s">
-        <v>184</v>
+        <v>165</v>
       </c>
       <c r="F49" t="s">
         <v>126</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="H49" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>46</v>
+        <v>121</v>
       </c>
       <c r="D50" t="s">
-        <v>183</v>
+        <v>164</v>
       </c>
       <c r="E50" t="s">
-        <v>184</v>
+        <v>165</v>
       </c>
       <c r="F50" t="s">
         <v>126</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="H50" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>51</v>
+        <v>125</v>
       </c>
       <c r="D51" t="s">
-        <v>183</v>
+        <v>164</v>
       </c>
       <c r="E51" t="s">
-        <v>184</v>
+        <v>165</v>
       </c>
       <c r="F51" t="s">
         <v>126</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="H51" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>56</v>
+        <v>206</v>
       </c>
       <c r="D52" t="s">
-        <v>183</v>
+        <v>164</v>
       </c>
       <c r="E52" t="s">
-        <v>184</v>
+        <v>165</v>
       </c>
       <c r="F52" t="s">
         <v>126</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="H52" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>209</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>10</v>
+      </c>
+      <c r="D53" t="s">
+        <v>210</v>
+      </c>
+      <c r="E53" t="s">
         <v>211</v>
       </c>
-      <c r="B53" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F53" t="s">
-        <v>105</v>
+        <v>126</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>106</v>
+        <v>212</v>
       </c>
       <c r="H53" t="s">
-        <v>212</v>
+        <v>162</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>213</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>66</v>
+        <v>17</v>
       </c>
       <c r="D54" t="s">
-        <v>183</v>
+        <v>210</v>
       </c>
       <c r="E54" t="s">
-        <v>184</v>
+        <v>211</v>
       </c>
       <c r="F54" t="s">
         <v>126</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H54" t="s">
-        <v>188</v>
+        <v>215</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="D55" t="s">
-        <v>183</v>
+        <v>210</v>
       </c>
       <c r="E55" t="s">
-        <v>184</v>
+        <v>211</v>
       </c>
       <c r="F55" t="s">
         <v>126</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="H55" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>121</v>
+        <v>27</v>
       </c>
       <c r="D56" t="s">
-        <v>183</v>
+        <v>210</v>
       </c>
       <c r="E56" t="s">
-        <v>184</v>
+        <v>211</v>
       </c>
       <c r="F56" t="s">
         <v>126</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="H56" t="s">
-        <v>220</v>
-[...3 lines deleted...]
-      <c r="A57" t="s">
         <v>221</v>
-      </c>
-[...149 lines deleted...]
-        <v>240</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2776,56 +2562,50 @@
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
-    <hyperlink ref="G57" r:id="rId56"/>
-[...4 lines deleted...]
-    <hyperlink ref="G62" r:id="rId61"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>