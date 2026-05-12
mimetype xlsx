--- v1 (2026-03-23)
+++ v2 (2026-05-12)
@@ -10,89 +10,89 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="648" uniqueCount="308">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="552" uniqueCount="275">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
-    <t>Indicação</t>
+    <t>Indicações</t>
   </si>
   <si>
     <t>Jonas Maria de Oliveira, Everson Antônio Tedesco, Fabieli Manfredi, Míria Beatriz Cozer Manfredi</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/161/indicacao_no_001-2023.doc</t>
   </si>
   <si>
     <t>Que o Executivo Municipal através do setor competente verifique a possibilidade de  colocação de tubo na estrada que liga as linhas: Anjo da Guarda sentido à Baulândia, no cruzamento da estrada rural que da acesso as lavouras.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Marcos Antônio Valandro, Gilmar Schmidt</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/162/indicacao_no_002-2023.doc</t>
   </si>
   <si>
     <t>Que o Executivo Municipal através do setor competente verifique a possibilidade de  sinalizar o trecho da Rua Marechal Hermes da Fonseca em frente ao trevo. O pedido de asfaltamento feito através da Indicação nº043/2021 foi atendido.</t>
   </si>
@@ -298,51 +298,51 @@
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/194/indicacao_no_017-2023_redutor_de_velocidade.doc</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, estude a possibilidade de colocar um redutor de velocidade (quebra-molas ou faixa elevada) na Rua Prudente de Moraes e na Rua Marechal Floriano Peixoto esquina com a Arthur Bernardes.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/229/indicacao_no_018-2023_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor competente, verifique a possibilidade de instalação de três ou mais pontos de iluminação pública no final da Rua Campos Salles.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
-    <t>Requerimento</t>
+    <t>Requerimentos</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/164/requerimento_no_001-2023_informacoes_sobre_ruas.docx</t>
   </si>
   <si>
     <t>Requeremos, que o Executivo Municipal através do setor competente, encaminhe a está casa de leis, informações sobre possíveis melhorias na Rua Presidente Jucelino entre a Avenida Castelo Branco e a Rua Rodrigues Alves. E também na entrada do Bairro Santa Maria  na Rua Jorge Scandolara.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>Vanderson Rodrigo Zanini, Adão Petriz de Oliveira, Everson Antônio Tedesco, Fabieli Manfredi, Gilmar Schmidt, Jonas Maria de Oliveira, Luiz Carlos de Souza Vieira Lopes, Marcos Antônio Valandro, Míria Beatriz Cozer Manfredi</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Requeremos, que o Executivo Municipal através do setor competente, encaminhe a está casa de leis, informações sobre associações beneficiadas com implementos agrícolas. Quantas associações são ao total e o que cada uma delas recebeu.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/169/requerimento_no_003-2023_sanepar.docx</t>
   </si>
@@ -626,51 +626,51 @@
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/232/requerimento_no_026-2023_bairro_zanella.docx</t>
   </si>
   <si>
     <t>Requeiro, que o Executivo Municipal através do setor competente, verifique a execução das obras de pavimentação de pavers em andamento no Bairro Zanella.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/233/requerimento_no_027-2023_pavers_escola_ida_kummer.docx</t>
   </si>
   <si>
     <t>Requeiro, que o Executivo Municipal através do setor competente, encaminhe a está casa de leis, informações sobre o andamento da solicitação feita através da Indicação nº 014/2023, a qual indica construção de calçadas adequadas ao passeio público, na Rua Costa e Silva, em frente ao Ginásio a Escola Ida Kummer e ao CRAS.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária</t>
+    <t>Projetos de Lei do Legislativo</t>
   </si>
   <si>
     <t>Adão Petriz de Oliveira, Everson Antônio Tedesco, Marcos Antônio Valandro, Vanderson Rodrigo Zanini</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/260/projeto_de_lei_do_legislativo_no_001-2023.docx</t>
   </si>
   <si>
     <t>Concede revisão geral anual aos servidores do Poder Legislativo de Renascença-PR e dá outras providências.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>Vanderson Rodrigo Zanini, Adão Petriz de Oliveira, Everson Antônio Tedesco, Marcos Antônio Valandro</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/261/projeto_de_lei_n002-2023_concede_revisao_agentes_politicos.docx</t>
   </si>
   <si>
     <t>Concede recomposição nos subsídios dos agentes políticos do Município de Renascença, Estado do Paraná.</t>
   </si>
   <si>
     <t>262</t>
   </si>
@@ -707,167 +707,68 @@
   <si>
     <t>Vanderson Rodrigo Zanini</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/265/projeto_de_lei_do_legislativo_no_006-2023_rua_otavio_padilha.docx</t>
   </si>
   <si>
     <t>“Denomina Rua Otavio Gonçalves Padilha a via pública que tem denominação provisória Rua 01, situada na Área Industrial II do município de Renascença e dá outras providências”.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/266/projeto_de_lei_no007-2023-_acamsop.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo Municipal a filiar-se e a contribuir mensalmente com a Associação das Câmaras Municipais do Sudoeste do Paraná-ACAMSOP.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
-    <t>Projeto de Resolução</t>
+    <t>Projetos de Resolução</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/173/projeto_de_resolucao_n001-2023_concede_revisao_vereadores_1.docx</t>
   </si>
   <si>
     <t>Concede recomposição dos subsídios do Presidente e dos Vereadores da Câmara Municipal de Renascença, Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/199/projeto_de_resolucao_n004-2023_lgpd.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a regulamentação da Lei Geral de Proteção de Dados – LGPD no âmbito da Câmara Municipal de Vereadores de Renascença e dá outras providências”.</t>
   </si>
   <si>
-    <t>205</t>
-[...97 lines deleted...]
-  <si>
     <t>217</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Atos da Presidência</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/217/ato_da_presidencia_no_001-2023_ponto_facultativo.docx</t>
   </si>
   <si>
     <t>Estabelece ponto facultativo no âmbito do Poder Legislativo Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/218/ato_da_presidencia_no_002-2023_convocasessao_extraordinaria.docx</t>
   </si>
   <si>
     <t>Convoca Sessão Extraordinária.</t>
   </si>
   <si>
     <t>219</t>
@@ -908,51 +809,51 @@
   <si>
     <t>Declara Luto Oficial de 3 (três) dias no âmbito do Poder Legislativo Municipal de Renascença-PR.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/225/ato_da_presidencia_no_009-2023_ponto_facultativo.docx</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/234/ato_da_presidencia_no_012-2022_sessao_solene.docx</t>
   </si>
   <si>
     <t>Convocar os Senhores Vereadores para a Sessão Solene a realizar-se no dia 22 de novembro de 2023, Quarta-Feira às 14:00 horas, ocasião que será entregue diplomas: "Estudante Nota 10", aos alunos das Escolas Municipal e Estadual de Renascença.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
-    <t>Resolução</t>
+    <t>Resoluções</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/200/resolucao_n001-2023_concede_revisao_vereadores.docx</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>Vanderson Rodrigo Zanini, Luiz Carlos de Souza Vieira Lopes</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/201/resolucao_n002-2023_concede_licenca_vereador_luiz_carlos.docx</t>
   </si>
   <si>
     <t>Concede licença ao Vereador Luiz Carlos de Souza Vieira Lopes para fins particulares, sem remuneração.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>Míria Beatriz Cozer Manfredi, Vanderson Rodrigo Zanini</t>
   </si>
   <si>
     <t>Concede licença a Vereadora Míria Beatriz Cozer Manfredi para fins particulares, sem remuneração.</t>
   </si>
@@ -1301,68 +1202,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/161/indicacao_no_001-2023.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/162/indicacao_no_002-2023.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/163/indicacao_no_003-2023.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/165/indicacao_no_005-2023.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/167/indicacao_no_006-2023_lixeiras_comunitarias_interior.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/168/indicacao_no_007-2023_seguranca_nas_escolas.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/174/indicacao_no_008-2023_lixeiras.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/177/indicacao_no_009-2023_rua.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/178/indicacao_no_010-2023_passarela.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/179/indicacao_no_011-2023_aguas_dancantes.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/180/indicacao_no_012-2023_tunel_acesso_area_industrial.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/185/indicacao_no_013-2023_asfalto_rio_elias.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/187/indicacao_no_014-2023_calcadas.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/192/indicacao_no_015-2023_banheiros_cemiterios.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/193/indicacao_no_016-2023_ponto_onibus.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/194/indicacao_no_017-2023_redutor_de_velocidade.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/229/indicacao_no_018-2023_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/164/requerimento_no_001-2023_informacoes_sobre_ruas.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/169/requerimento_no_003-2023_sanepar.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/170/requerimento_no_004-2023_correios.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/171/requerimento_no_005-2023_anatel.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/172/requerimento_no_006-2023_licenca_luiz.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/175/requerimento_no_007-2023_licenca_miria.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/176/requerimento_no_008-2023_limpeza_rio.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/181/requerimento_no_009-2023_isalubridade_acs_e_ace.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/182/requerimento_no_010-2023_programa_de_higiene.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/184/requerimento_no_011-2023_der.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/186/requerimento_no_012-2023_calcamento_linha_sao_paulo.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/188/requerimento_no_013-2023_sanepar.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/189/requerimento_no_014-2023_autismo.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/190/requerimento_no_015-2023_professores.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/191/requerimento_no_016-2023_estacionamento-posto.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/195/requerimento_no_017-2023_pocos_artesianos.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/197/requerimento_no_019-2023_dotacao.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/198/requerimento_no_020-2023.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/226/requerimento_no021_urgencia_especial.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/227/requerimento_no_022-2023_solicitacao_de_contrato_em_comodato.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/228/requerimento_no_023-2023_der.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/230/requerimento_no_024-2023_empresa_89_voox.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/231/requerimento_no_025-2023_solicitacao_de_contrato_em_comodato_lago.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/232/requerimento_no_026-2023_bairro_zanella.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/233/requerimento_no_027-2023_pavers_escola_ida_kummer.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/260/projeto_de_lei_do_legislativo_no_001-2023.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/261/projeto_de_lei_n002-2023_concede_revisao_agentes_politicos.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/262/projeto_de_lei_do_legislativo_no_003-2023.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/263/projeto_de_lei_do_legislativo_no_004-2023_diarias.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/264/projeto_de_lei_do_legislativo_no_005-2023_declara_utilidade_publica.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/265/projeto_de_lei_do_legislativo_no_006-2023_rua_otavio_padilha.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/266/projeto_de_lei_no007-2023-_acamsop.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/173/projeto_de_resolucao_n001-2023_concede_revisao_vereadores_1.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/199/projeto_de_resolucao_n004-2023_lgpd.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/205/portaria_no_001-2023_nomeia_comissoes_permanentes.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/207/portaria_no_003-2023_concede_gratificacao_gpefapen.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/208/portaria_no_004-2023_diaria_aline.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/209/portaria_no_005-2023_concede_licenca__e_substitui_membro_comissoes.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/210/portaria_no_006-2023_nomeia_comissoes_permanentes.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/211/portaria_no_007-2023_diaria_aline.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/212/portaria_no_008-2023_procuradoria_da_mulher.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/213/portaria_no_009-2023_fiscal_de_contrato.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/214/portaria_no_010-2023_diaria_aline.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/216/portaria_no_012-2023_diaria_igo.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/217/ato_da_presidencia_no_001-2023_ponto_facultativo.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/218/ato_da_presidencia_no_002-2023_convocasessao_extraordinaria.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/219/ato_da_presidencia_no_003-2023_convocasessao_extraordinaria.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/220/ato_da_presidencia_n_004-2023_acordao.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/221/ato_da_presidencia_no_005-2023_convocasessao_extraordinaria.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/222/ato_da_presidencia_no_006-2023_ponto_facultativo.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/223/ato_da_presidencia_no_007-2023_convocasessao_extraordinaria.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/225/ato_da_presidencia_no_009-2023_ponto_facultativo.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/234/ato_da_presidencia_no_012-2022_sessao_solene.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/200/resolucao_n001-2023_concede_revisao_vereadores.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/201/resolucao_n002-2023_concede_licenca_vereador_luiz_carlos.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/203/resolucao_n004-2023_lgpd.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/204/decreto_legislativo_n_001-2023.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/161/indicacao_no_001-2023.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/162/indicacao_no_002-2023.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/163/indicacao_no_003-2023.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/165/indicacao_no_005-2023.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/167/indicacao_no_006-2023_lixeiras_comunitarias_interior.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/168/indicacao_no_007-2023_seguranca_nas_escolas.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/174/indicacao_no_008-2023_lixeiras.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/177/indicacao_no_009-2023_rua.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/178/indicacao_no_010-2023_passarela.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/179/indicacao_no_011-2023_aguas_dancantes.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/180/indicacao_no_012-2023_tunel_acesso_area_industrial.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/185/indicacao_no_013-2023_asfalto_rio_elias.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/187/indicacao_no_014-2023_calcadas.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/192/indicacao_no_015-2023_banheiros_cemiterios.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/193/indicacao_no_016-2023_ponto_onibus.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/194/indicacao_no_017-2023_redutor_de_velocidade.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/229/indicacao_no_018-2023_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/164/requerimento_no_001-2023_informacoes_sobre_ruas.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/169/requerimento_no_003-2023_sanepar.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/170/requerimento_no_004-2023_correios.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/171/requerimento_no_005-2023_anatel.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/172/requerimento_no_006-2023_licenca_luiz.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/175/requerimento_no_007-2023_licenca_miria.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/176/requerimento_no_008-2023_limpeza_rio.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/181/requerimento_no_009-2023_isalubridade_acs_e_ace.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/182/requerimento_no_010-2023_programa_de_higiene.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/184/requerimento_no_011-2023_der.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/186/requerimento_no_012-2023_calcamento_linha_sao_paulo.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/188/requerimento_no_013-2023_sanepar.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/189/requerimento_no_014-2023_autismo.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/190/requerimento_no_015-2023_professores.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/191/requerimento_no_016-2023_estacionamento-posto.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/195/requerimento_no_017-2023_pocos_artesianos.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/197/requerimento_no_019-2023_dotacao.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/198/requerimento_no_020-2023.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/226/requerimento_no021_urgencia_especial.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/227/requerimento_no_022-2023_solicitacao_de_contrato_em_comodato.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/228/requerimento_no_023-2023_der.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/230/requerimento_no_024-2023_empresa_89_voox.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/231/requerimento_no_025-2023_solicitacao_de_contrato_em_comodato_lago.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/232/requerimento_no_026-2023_bairro_zanella.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/233/requerimento_no_027-2023_pavers_escola_ida_kummer.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/260/projeto_de_lei_do_legislativo_no_001-2023.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/261/projeto_de_lei_n002-2023_concede_revisao_agentes_politicos.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/262/projeto_de_lei_do_legislativo_no_003-2023.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/263/projeto_de_lei_do_legislativo_no_004-2023_diarias.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/264/projeto_de_lei_do_legislativo_no_005-2023_declara_utilidade_publica.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/265/projeto_de_lei_do_legislativo_no_006-2023_rua_otavio_padilha.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/266/projeto_de_lei_no007-2023-_acamsop.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/173/projeto_de_resolucao_n001-2023_concede_revisao_vereadores_1.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/199/projeto_de_resolucao_n004-2023_lgpd.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/217/ato_da_presidencia_no_001-2023_ponto_facultativo.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/218/ato_da_presidencia_no_002-2023_convocasessao_extraordinaria.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/219/ato_da_presidencia_no_003-2023_convocasessao_extraordinaria.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/220/ato_da_presidencia_n_004-2023_acordao.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/221/ato_da_presidencia_no_005-2023_convocasessao_extraordinaria.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/222/ato_da_presidencia_no_006-2023_ponto_facultativo.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/223/ato_da_presidencia_no_007-2023_convocasessao_extraordinaria.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/225/ato_da_presidencia_no_009-2023_ponto_facultativo.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/234/ato_da_presidencia_no_012-2022_sessao_solene.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/200/resolucao_n001-2023_concede_revisao_vereadores.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/201/resolucao_n002-2023_concede_licenca_vereador_luiz_carlos.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/203/resolucao_n004-2023_lgpd.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2023/204/decreto_legislativo_n_001-2023.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H81"/>
+  <dimension ref="A1:H69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="204.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="142.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="142.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2772,80 +2673,80 @@
       </c>
       <c r="H55" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>236</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
         <v>17</v>
       </c>
       <c r="D56" t="s">
         <v>232</v>
       </c>
       <c r="E56" t="s">
         <v>233</v>
       </c>
       <c r="F56" t="s">
         <v>217</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>96</v>
+        <v>237</v>
       </c>
       <c r="H56" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
         <v>22</v>
       </c>
       <c r="D57" t="s">
         <v>232</v>
       </c>
       <c r="E57" t="s">
         <v>233</v>
       </c>
       <c r="F57" t="s">
         <v>217</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="H57" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
         <v>241</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
         <v>102</v>
       </c>
       <c r="D58" t="s">
         <v>232</v>
       </c>
       <c r="E58" t="s">
         <v>233</v>
       </c>
       <c r="F58" t="s">
         <v>217</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>242</v>
       </c>
       <c r="H58" t="s">
@@ -2853,623 +2754,311 @@
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
         <v>244</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
         <v>26</v>
       </c>
       <c r="D59" t="s">
         <v>232</v>
       </c>
       <c r="E59" t="s">
         <v>233</v>
       </c>
       <c r="F59" t="s">
         <v>217</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>245</v>
       </c>
       <c r="H59" t="s">
-        <v>246</v>
+        <v>238</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
         <v>30</v>
       </c>
       <c r="D60" t="s">
         <v>232</v>
       </c>
       <c r="E60" t="s">
         <v>233</v>
       </c>
       <c r="F60" t="s">
         <v>217</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="H60" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
         <v>35</v>
       </c>
       <c r="D61" t="s">
         <v>232</v>
       </c>
       <c r="E61" t="s">
         <v>233</v>
       </c>
       <c r="F61" t="s">
         <v>217</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="H61" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
         <v>40</v>
       </c>
       <c r="D62" t="s">
         <v>232</v>
       </c>
       <c r="E62" t="s">
         <v>233</v>
       </c>
       <c r="F62" t="s">
         <v>217</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>253</v>
+        <v>96</v>
       </c>
       <c r="H62" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
         <v>45</v>
       </c>
       <c r="D63" t="s">
         <v>232</v>
       </c>
       <c r="E63" t="s">
         <v>233</v>
       </c>
       <c r="F63" t="s">
         <v>217</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="H63" t="s">
-        <v>257</v>
+        <v>235</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D64" t="s">
         <v>232</v>
       </c>
       <c r="E64" t="s">
         <v>233</v>
       </c>
       <c r="F64" t="s">
         <v>217</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="H64" t="s">
-        <v>243</v>
+        <v>256</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
+        <v>257</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>10</v>
+      </c>
+      <c r="D65" t="s">
+        <v>258</v>
+      </c>
+      <c r="E65" t="s">
+        <v>259</v>
+      </c>
+      <c r="F65" t="s">
+        <v>203</v>
+      </c>
+      <c r="G65" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="B65" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H65" t="s">
-        <v>261</v>
+        <v>227</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
+        <v>261</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>17</v>
+      </c>
+      <c r="D66" t="s">
+        <v>258</v>
+      </c>
+      <c r="E66" t="s">
+        <v>259</v>
+      </c>
+      <c r="F66" t="s">
         <v>262</v>
-      </c>
-[...13 lines deleted...]
-        <v>217</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>263</v>
       </c>
       <c r="H66" t="s">
-        <v>243</v>
+        <v>264</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D67" t="s">
-        <v>265</v>
+        <v>258</v>
       </c>
       <c r="E67" t="s">
+        <v>259</v>
+      </c>
+      <c r="F67" t="s">
         <v>266</v>
       </c>
-      <c r="F67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G67" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H67" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
+        <v>268</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>102</v>
+      </c>
+      <c r="D68" t="s">
+        <v>258</v>
+      </c>
+      <c r="E68" t="s">
+        <v>259</v>
+      </c>
+      <c r="F68" t="s">
+        <v>203</v>
+      </c>
+      <c r="G68" s="1" t="s">
         <v>269</v>
       </c>
-      <c r="B68" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H68" t="s">
-        <v>271</v>
+        <v>230</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
+        <v>270</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>10</v>
+      </c>
+      <c r="D69" t="s">
+        <v>271</v>
+      </c>
+      <c r="E69" t="s">
         <v>272</v>
-      </c>
-[...10 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F69" t="s">
         <v>217</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H69" t="s">
-        <v>271</v>
-[...3 lines deleted...]
-      <c r="A70" t="s">
         <v>274</v>
-      </c>
-[...305 lines deleted...]
-        <v>307</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3498,62 +3087,50 @@
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
-    <hyperlink ref="G70" r:id="rId69"/>
-[...10 lines deleted...]
-    <hyperlink ref="G81" r:id="rId80"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>