--- v1 (2026-03-22)
+++ v2 (2026-05-12)
@@ -48,51 +48,51 @@
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
-    <t>Indicação</t>
+    <t>Indicações</t>
   </si>
   <si>
     <t>Fabieli Manfredi, Everson Antônio Tedesco, Jonas Maria de Oliveira, Míria Beatriz Cozer Manfredi</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2022/99/indicacao_no_001-2022_autismo.doc</t>
   </si>
   <si>
     <t>Que o Executivo Municipal através do setor competente, realize a inserção de políticas públicas referentes ao Autismo no cronograma de programas referentes a saúde e educação. Incluir o dia 02 de Abril no calendário de ações municipais. Um dos objetivos é o de propagar informações referentes ao assunto para toda a população e  fortalecer a rede de apoio das famílias.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Jonas Maria de Oliveira, Everson Antônio Tedesco, Fabieli Manfredi, Míria Beatriz Cozer Manfredi</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Que o Executivo Municipal através do setor competente, realize a manutenção de estradas, na Comunidade do Quebra Braço até a estrada da Granja Fofa. Pois as estradas estão em péssimas condições.</t>
   </si>
@@ -810,51 +810,51 @@
   <si>
     <t>Que o Executivo Municipal através do setor competente verifique a possibilidade de  colocação de cascalho na Rua Alvides Ari Karkling nº1, também passar o rolo no local que é área de reserva do loteamento Cristo Rei.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Adão Petriz de Oliveira, Gilmar Schmidt, Luiz Carlos de Souza Vieira Lopes, Marcos Antônio Valandro, Vanderson Rodrigo Zanini</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2022/160/indicacao_no_057-2022.doc</t>
   </si>
   <si>
     <t>Que o Executivo Municipal através do setor competente verifique a possibilidade de  colocação de calçamento.  A partir do término do calçamento da Coasul até o asfalto que liga a BR 280 que da acesso ao Rio Elias.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
-    <t>Requerimento</t>
+    <t>Requerimentos</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2022/79/requerimento_no_001-2022_copel.docx</t>
   </si>
   <si>
     <t>COPEL – Companhia Paranaense de Energia, informe a razão e tome providências acerca das constantes oscilações/interrupções de energia elétrica no município de Renascença-PR.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2022/80/requerimento_no_002-2022_cameras.docx</t>
   </si>
   <si>
     <t>Requeremos, que o Executivo Municipal, verifique as câmeras de segurança do Lago Municipal Yara e da cidade em geral, se todas estão em pleno funcionamento. E também a possibilidade de instalação de mais câmeras.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2022/81/requerimento_no_003-2022_oi.docx</t>
   </si>
   <si>
     <t>Requeremos, que a OI – Operadora de Telefonia e Internet, reveja a altura da fiação no município de Renascença-PR. Considerando que caminhões transitam pela cidade e enroscam no cabeamento, que ficam caídos no chão gerando transtornos para pedestres, motoristas e usuários da rede de telefonia e internet.</t>
   </si>
@@ -1051,51 +1051,51 @@
   <si>
     <t>Vanderson Rodrigo Zanini, Adão Petriz de Oliveira, Gilmar Schmidt, Luiz Carlos de Souza Vieira Lopes, Marcos Antônio Valandro</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2022/156/requerimento_no_024-2022_uso_lanchonete_lago.docx</t>
   </si>
   <si>
     <t>Que o Executivo Municipal através do setor competente, encaminhe a esta Casa de Leis informações referentes a concessão de uso do espaço utilizado para Lanchonete do Lago Municipal e também sobre os Pedalinhos.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2022/157/requerimento_no_025-2022-vivo.docx</t>
   </si>
   <si>
     <t>Oficiar à alta direção da empresa de telefonia celular,  VIVO, solicitando informações sobre a oscilação/ausência de sinal, no Município de Renascença.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária</t>
+    <t>Projetos de Lei do Legislativo</t>
   </si>
   <si>
     <t>Everson Antônio Tedesco, Gilmar Schmidt, Luiz Carlos de Souza Vieira Lopes, Marieli Folle Nardi</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2022/73/projeto_de_lei_do_legislativo_no_001-2022_concede_revisao_geral_anual-1.docx</t>
   </si>
   <si>
     <t>Concede recomposição nos subsídios dos agentes políticos do Município de Renascença, Estado do Paraná.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2022/74/projeto_de_lei_do_legislativo_no_002-2022.docx</t>
   </si>
   <si>
     <t>Concede revisão geral anual aos servidores do Poder Legislativo de Renascença-PR e dá outras providências.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2022/75/projeto_de_lei_do_legislativo_no_003-2022animais.docx</t>
   </si>