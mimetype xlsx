--- v1 (2026-03-22)
+++ v2 (2026-05-12)
@@ -45,51 +45,51 @@
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
-    <t>Indicação</t>
+    <t>Indicações</t>
   </si>
   <si>
     <t>Vanderson Rodrigo Zanini, Gilmar Schmidt, Luiz Carlos de Souza Vieira Lopes, Marcos Antônio Valandro, Marieli Folle Nardi</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2021/1/indicacao_no_001-2021_auxilio_transporte.doc</t>
   </si>
   <si>
     <t>Concessão de auxílio transporte aos estudantes</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Jonas Maria de Oliveira</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2021/2/indicacao_no_002-2021_identificacao_ruas.doc</t>
   </si>
   <si>
     <t>Identificação de Ruas</t>
   </si>
   <si>
     <t>3</t>
   </si>
@@ -567,51 +567,51 @@
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2021/51/indicacao_no_51-2021__saude_mental.doc</t>
   </si>
   <si>
     <t>Saúde Mental.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Marcos Antônio Valandro, Antônio Ari Dalla Cortt, Gilmar Schmidt, Marieli Folle Nardi</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2021/52/indicacao_no_52-2021bairro_zanella_praca.doc</t>
   </si>
   <si>
     <t>Praça no Bairro Zanella</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
-    <t>Requerimento</t>
+    <t>Requerimentos</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2021/53/requerimento_no_001-2021_recuperacao_de_vila_rural.docx</t>
   </si>
   <si>
     <t>Informações sobre licitação de trecho rural pavimentado XV de Novembro.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Marcos Antônio Valandro, Fabieli Manfredi, Gilmar Schmidt, Jonas Maria de Oliveira, Luiz Carlos de Souza Vieira Lopes, Marieli Folle Nardi</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2021/54/requerimento_no_002-2021_cooperativa_de__produtores_rurais.docx</t>
   </si>
   <si>
     <t>Informações sobre Associações ou Cooperativas de Produtores Rurais de Renascença.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2021/55/requerimento_no_003-2021_iluminacao.docx</t>
   </si>
@@ -723,72 +723,72 @@
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2021/67/requerimento_no_016-2021_sanepar.docx</t>
   </si>
   <si>
     <t>Requerimento a Sanepar para conserto de bueiro.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Everson Antônio Tedesco, Jonas Maria de Oliveira, Míria Beatriz Cozer Manfredi</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2021/68/requerimento_no_017-2021_ionformacoes_meu_campinho__veiculo.docx</t>
   </si>
   <si>
     <t>Informações automóvel Hatch e meu campinho</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária</t>
+    <t>Projetos de Lei do Legislativo</t>
   </si>
   <si>
     <t>Institui o Programa de Distribuição de Máscaras de Proteção Facial, de forma gratuita, para famílias de baixa renda e dá outras providencias.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2021/72/projeto_de_lei_n_002-2021_fibromialgia.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento preferencial às pessoas com fibromialgia nos locais que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
-    <t>Projeto de Lei Complementar</t>
+    <t>Projetos de Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_de_lei_complementar_legislativo_001-2021-1.docx</t>
   </si>
   <si>
     <t>Altera o art. 212 da Lei Complementar nº 02, de 10 de outubro de 1991 (Código Tributário Municipal), para prever possibilidade de parcelamento em até 12 (doze) prestações mensais do débito inscrito em Dívida Ativa.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Marieli Folle Nardi, Antônio Ari Dalla Cortt, Gilmar Schmidt, Luiz Carlos de Souza Vieira Lopes, Marcos Antônio Valandro</t>
   </si>
   <si>
     <t>http://sapl.renascenca.pr.leg.br/media/sapl/public/materialegislativa/2021/70/projeto_de_lei_complementar_no_002-2021__reduz_faixa_nao_edificavel.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a redução da extensão da faixa não edificável, contígua à faixa de domínio público das rodovias localizadas no âmbito do território do Município de Renascença e assegura o direito de permanência de edificações na faixa não edificável contígua às faixas de domínio das rodovias; altera as Leis Complementares nºs 028, de 27 de maio de 2020 e 31 da Lei Complementar n.º 032, de 27 de maio de 2020, as quais integram o Plano Diretor Municipal; e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">